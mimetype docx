--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -647,78 +647,89 @@
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">https://sms-acktiwator.ru/api/otp/?action=getCountries</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ответ:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> JSON (ключ — ID страны):</w:t>
+        <w:t xml:space="preserve"> JSON (ключ — ID страны). Название только английское (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eng</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  "43": { "id": 43, "rus": "Германия", "eng": "Germany", "chn": "德国", "visible": 1 }</w:t>
+        <w:t xml:space="preserve">  "43": { "id": 43, "eng": "Germany", "visible": 1 }</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3) getServicesList</w:t>
       </w:r>
     </w:p>
@@ -987,50 +998,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    { "id": "2", "code": "tg", "name": "Telegram" }</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  ]</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Справочники кодов стран и сервисов — в свёрнутых блоках вверху страницы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">4) getBalance (требует key)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Назначение:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> вернуть баланс пользователя в системе.</w:t>
@@ -3274,51 +3293,82 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Значения status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — запросить ещё одно SMS</w:t>
+        <w:t xml:space="preserve"> — запросить ещё одно SMS (доступно и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">после</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> получения первого кода, пока не истекло 20-минутное окно активации; после принятия запроса снова опрашивайте </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getStatus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — до нового кода он отвечает </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">STATUS_WAIT_CODE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — завершить активацию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
@@ -3394,51 +3444,62 @@
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — отменить активацию: средства </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">возвращаются на баланс</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Отправляйте, если код так и не пришёл.</w:t>
+        <w:t xml:space="preserve">. Отправляйте, если код так и не пришёл. После полученного кода отмена невозможна — вернётся </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAD_STATUS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Если код не получен, всегда отправляйте </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">status=8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, а не </w:t>
       </w:r>
       <w:r>