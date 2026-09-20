--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -647,78 +647,89 @@
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">https://sms-acktiwator.ru/api/otp/?action=getCountries</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Response:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> JSON object keyed by Country ID:</w:t>
+        <w:t xml:space="preserve"> JSON object keyed by Country ID. English name only (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eng</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">{</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  "43": { "id": 43, "rus": "Германия", "eng": "Germany", "chn": "德国", "visible": 1 }</w:t>
+        <w:t xml:space="preserve">  "43": { "id": 43, "eng": "Germany", "visible": 1 }</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3) getServicesList</w:t>
       </w:r>
     </w:p>
@@ -984,50 +995,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    { "id": "2", "code": "tg", "name": "Telegram" }</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  ]</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Country and service code references are in the collapsed blocks at the top of this page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">4) getBalance (requires key)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Parameters:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2604,51 +2623,82 @@
         <w:t xml:space="preserve">https://sms-acktiwator.ru/api/otp/?action=setStatus&amp;key=YOUR_API_KEY&amp;activationId=12345&amp;status=6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Status values:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> resend, </w:t>
+        <w:t xml:space="preserve"> resend (also available </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">after</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the first code was received, while the 20-minute activation window is open; then poll </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getStatus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> again — it returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">STATUS_WAIT_CODE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> until a new code arrives), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> complete, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cancel.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2706,51 +2756,62 @@
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — cancel activation: funds are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">refunded to your balance</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Send if the code never arrived.</w:t>
+        <w:t xml:space="preserve">. Send if the code never arrived. Once a code has been received, cancellation is rejected with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAD_STATUS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">If the code was not received, always send </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">status=8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not </w:t>
       </w:r>
       <w:r>