--- v0 (2026-08-16)
+++ v1 (2026-10-17)
@@ -245,51 +245,400 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Где взять ключ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> тот же API‑ключ, что и для OTP/Numbers/Proxy API — раздел API в личном кабинете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Лимиты:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> чтение — 60 запросов/мин на ключ; мутации (покупка/отмена/reorder/batch, а также заказ/продление аренды) — 20 запросов/мин на ключ. Счётчики раздельные для активаций и аренды.</w:t>
+        <w:t xml:space="preserve"> чтение — 60 запросов/мин на ключ; мутации (покупка/отмена/reorder/reuse/batch, а также заказ/продление аренды) — 20 запросов/мин на ключ. Счётчики раздельные: активации, аренда, котировка аренды и история транзакций считаются независимо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Идемпотентность мутаций</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сетевой таймаут на запросе к нам не должен стоить вам второго списания. Любая мутация принимает ключ идемпотентности — параметром </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idempotency_key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> либо заголовком </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Idempotency-Key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (до 128 символов):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">покупка активаций</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/emails</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/emails/{id}/reorder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/emails/{id}/reuse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/emails/batch</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">аренда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteExtend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteReorder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Повтор с тем же ключом возвращает </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">первый ответ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — то же тело и тот же HTTP‑статус, плюс заголовок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Idempotent-Replay: true</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ничего не покупается и не списывается второй раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Правила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ключ живёт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 часа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и действует в границах одного метода: один и тот же ключ на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteExtend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — две разные операции, а не повтор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ключи изолированы по API‑ключу: чужой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idempotency_key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> никогда не отдаст чужой ответ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">если первый запрос ещё выполняется — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IDEMPOTENCY_IN_PROGRESS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в контракте 1), повторите через секунду;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">сохраняется только успех.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Если запрос завершился отказом (не хватило баланса, цена выше </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, нет ящиков), ключ освобождается — законный повтор после пополнения баланса пройдёт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">без ключа поведение прежнее: каждый запрос — отдельная покупка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Генерируйте ключ на своей стороне</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (UUID на каждую пользовательскую операцию) и переиспользуйте его при ретраях — именно так он и защищает.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Контракт 1 — Разовые активации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2400,51 +2749,384 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">409 NO_OFFER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — нет доступных ящиков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">6) POST /api/v1/emails/batch — купить несколько активаций подряд</w:t>
+        <w:t xml:space="preserve">6) POST /api/v1/emails/{id}/reuse — ещё одно письмо на ТОТ ЖЕ адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Запрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST https://sms-acktiwator.ru/api/v1/emails/12345/reuse</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Не путать с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reorder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reorder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> покупает ДРУГОЙ ящик, а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reuse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> оставляет прежний адрес — сайты, которые второй адрес уже не примут, требуют именно этого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Когда доступен:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> первый код по активации уже получен и с этого момента прошло не больше 20 минут (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reuse_until</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в карточке активации), не больше 3 повторов на активацию, и поставщик этой активации повтор поддерживает. Все четыре условия видны заранее в полях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reuse_until</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reuse_left</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> метода </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET /api/v1/emails/{id}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reuse_until: null</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> значит, что повтора по этой активации не будет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ (200):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{"data": Activation}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — та же активация (тот же </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), снова в статусе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WAIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Поле </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">value</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> продолжает держать ПРЕДЫДУЩИЙ код, пока не придёт новое письмо: по смене </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">value</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и определяется, что второе письмо дошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цена:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> повтор тарифицируется как обычная активация по тому же направлению, если за него берёт деньги поставщик, и бесплатен, если не берёт. Если второе письмо так и не пришло до конца окна, доплата за повтор возвращается автоматически; исходная цена активации не возвращается — первый код вы уже получили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ошибки:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404 NOT_FOUND</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — активация чужая/не найдена; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409 CANNOT_REUSE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — окно закрыто, лимит выбран, кода ещё не было или поставщик повтор не поддерживает; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">429 CHANNEL_LIMIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — предыдущий повтор по этой активации ещё выполняется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Принимает </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idempotency_key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (см. ниже): повтор запроса с тем же ключом отдаёт прежний результат и не тратит вторую попытку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) POST /api/v1/emails/batch — купить несколько активаций подряд</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -2793,51 +3475,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">domain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">7) GET /api/v1/emails/domains — каталог доменов и цен</w:t>
+        <w:t xml:space="preserve">8) GET /api/v1/emails/domains — каталог доменов и цен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Запрос:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
@@ -2902,295 +3584,50 @@
         <w:t xml:space="preserve">    { "name": "gmail.com", "cost": "0.15", "count": 42 },</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    { "name": "outlook.com", "cost": "0.20", "count": 7 }</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  ]</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
-      </w:r>
-[...243 lines deleted...]
-        <w:t xml:space="preserve">multisiteOrder — заказать аренду ящика</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3247,675 +3684,203 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">domain</w:t>
+              <w:t xml:space="preserve">site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">да</w:t>
-[...130 lines deleted...]
-              <w:t xml:space="preserve">Срок в часах, 12..1440</w:t>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Целевой сайт, под который считать цены. Без него — сайт по умолчанию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Запрос:</w:t>
-[...176 lines deleted...]
-        <w:t xml:space="preserve"> — бизнес‑отказ (нет доступных ящиков по домену, не хватает баланса).</w:t>
+        <w:t xml:space="preserve">Параметр </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?site=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> влияет на выдачу.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Себестоимость ящика зависит от целевого сайта в разы, поэтому каталог считается именно под переданный сайт. Запрашивайте домены с тем же </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">site</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, с которым потом будете покупать: цены, снятые под другой сайт, не совпадут с реальными, и на покупке вы получите </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409 NO_OFFER</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> по домену, который в каталоге выглядел доступным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общее для обоих контрактов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">multisiteInfo — статус аренды</w:t>
+        <w:t xml:space="preserve">GET /api/v1/transactions — история операций с балансом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...251 lines deleted...]
-        <w:t xml:space="preserve">multisiteExtend — продлить аренду</w:t>
+        <w:t xml:space="preserve">Списания, пополнения и возвраты по вашему аккаунту — для сверки расходов. Метод </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">не привязан к продукту</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и доступен, даже если активации или аренда вам не подключены: это ваши деньги. Конверт — как у контракта 1 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{data, meta}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3972,2006 +3937,7482 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">id</w:t>
-[...51 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Фильтр по типу операции (см. поле </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">period</w:t>
+              <w:t xml:space="preserve">type</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> в ответе). Неизвестный тип — пустая выдача, не ошибка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">С какой даты/времени (ISO‑8601 или </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YYYY-MM-DD</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">По какую дату/время</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">да</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Доп. срок в часах, 12..1440</w:t>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Страница, с 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Размер страницы, 1..100 (по умолчанию 25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Запрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET https://sms-acktiwator.ru/api/v1/transactions?from=2026-09-01&amp;size=50</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Ответ (200):</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "data": [</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    { "id": 987654, "type": "email_rent_payment", "direction": "out",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "amount": "0.0421", "currency": "USD",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "balance_before": "5.0000", "balance_after": "4.9579",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "description": "Аренда email #1000042 · abc123@zickmail.com · 2 сайтов · 24 ч · Qeex",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "date": "2026-09-02T10:05:00Z" }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ],</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "meta": { "page": 1, "size": 50, "total": 1 }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">result</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">всегда положительный</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — направление денег несёт поле </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direction</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"in"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (пополнение, возврат) или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"out"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (списание). Не выводите знак из </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">type</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: список типов пополняется, и захардкоженный маппинг однажды молча соврёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Записи отсортированы от новых к старым. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transaction_id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> из ответов аренды — это </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> отсюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контракт 2 — Аренда почтового ящика (мультисайт)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Базовый URL:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://sms-acktiwator.ru/api/v1/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> + название метода. Методы принимают и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — для совместимости с привычным форматом, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — более корректный способ для операций, меняющих состояние).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Успех: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{"success": true, "result": ...}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ошибка: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{"success": false, "error": "..."}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> с соответствующим HTTP‑статусом (без поля </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Важно для интеграторов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — особенности нашей реализации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">минимальный срок аренды — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 часов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (максимум — 24 часа; продлевать можно повторно);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отмены аренды нет — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">аренда невозвратна</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">письма отдаются из </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">нашей базы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (крон синкает их с провайдером примерно раз в 2 минуты), поэтому они доступны и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">после окончания срока аренды</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
-      </w:r>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> — аренда чужая/не найдена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">multisiteReorder — новая аренда на тех же domain/sites</w:t>
+        <w:t xml:space="preserve">multisiteOffers — котировка аренды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (исходной аренды) и </w:t>
+        <w:t xml:space="preserve">Цены аренды по доменам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">для конкретного набора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Тариф линеен по числу сайтов и по часам, поэтому «цены за домен» в отрыве от набора не существует: спрашивайте котировку ровно с тем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">period</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
-[...123 lines deleted...]
-        <w:t xml:space="preserve">:</w:t>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sites</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, с которыми будете заказывать.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">HTTP</w:t>
+              <w:t xml:space="preserve">Параметр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">code</w:t>
+              <w:t xml:space="preserve">Тип</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Когда</w:t>
+              <w:t xml:space="preserve">Обязателен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAD_KEY</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Ключ не передан, не найден или неактивен</w:t>
+              <w:t xml:space="preserve">period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Срок в часах, 12..24 (по умолчанию 12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">BANNED</w:t>
-[...321 lines deleted...]
-              <w:t xml:space="preserve">Превышен лимит запросов на ключ</w:t>
+              <w:t xml:space="preserve">sites</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> сайтов, 1..50 (по умолчанию 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Контракт 2 (аренда), поле </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">):</w:t>
+        <w:t xml:space="preserve">Запрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET https://sms-acktiwator.ru/api/v1/multisiteOffers?period=24&amp;sites=2</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ (200):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{ "success": true, "result": [</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  { "domain": "zickmail.com", "cost": "0.0421", "currency": "USD", "count": 12 }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">count</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — сколько ящиков домена доступно. Цена детерминирована по тройке (домен, число сайтов, часы) и не резервируется: сама по себе она не «плавает», а от изменения тарифа между вашими двумя запросами защищает параметр </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ошибки:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">422</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> вне 12..24, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sites</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> вне 1..50 либо нечисловое значение. Значения вне диапазона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">не подгоняются</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> к границе: мы не пересчитываем ваш запрос в другую цену молча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder — заказать аренду ящика</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">HTTP</w:t>
+              <w:t xml:space="preserve">Параметр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">error</w:t>
+              <w:t xml:space="preserve">Тип</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Когда</w:t>
+              <w:t xml:space="preserve">Обязателен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:tc>
-[...270 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">period</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> вне допустимого диапазона</w:t>
+              <w:t xml:space="preserve">domain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Домен ящика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">429</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Превышен лимит запросов на ключ</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sites</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Список целевых сайтов через запятую</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Срок в часах, 12..24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Необязательный потолок цены в USD. Если аренда стоит дороже — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">без списания</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. Цена везде одна и та же, с точностью до 4 знаков: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cost</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> из </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">multisiteOffers</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> можно передавать как </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_cost</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> без запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ключ идемпотентности (см. раздел выше)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:keepNext/>
-[...13 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ключ во всех примерах — плейсхолдер </w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">curl:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Запрос:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">curl -X POST "https://sms-acktiwator.ru/api/v1/emails" \</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  -d "site=telegram.org" -d "domain=gmail.com"</w:t>
+        <w:t xml:space="preserve">POST https://sms-acktiwator.ru/api/v1/multisiteOrder</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Content-Type: application/x-www-form-urlencoded</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"># затем поллинг:</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY"</w:t>
+        <w:t xml:space="preserve">domain=zickmail.com&amp;sites=instagram.com,discord.com&amp;period=12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Python (requests):</w:t>
+        <w:t xml:space="preserve">Ответ (201):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">import time</w:t>
-[...151 lines deleted...]
-        <w:t xml:space="preserve">    time.sleep(3)</w:t>
+        <w:t xml:space="preserve">{ "success": true, "result": {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "id": 1000042, "email": "abc123@zickmail.com", "expire": 43200,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "cost": "0.0421", "currency": "USD",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "transaction_id": 987654, "balance_before": "5.0000", "balance_after": "4.9579"</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} }</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">JavaScript (fetch):</w:t>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — секунды до истечения аренды. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — сколько списано, строкой (не числом с плавающей точкой: на длинном сроке через float терялись бы копейки). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transaction_id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">balance_before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">balance_after</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — та же операция в вашей истории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET /api/v1/transactions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, по ним удобно сводить расходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ошибки:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">422</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — не заданы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">domain</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sites</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> вне 12..24 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Период аренды: 12..24 часов"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), некорректный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> либо цена выше </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Цена выше переданного потолка max_cost"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, деньги не тронуты); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — бизнес‑отказ (нет доступных ящиков по домену, не хватает баланса).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteInfo — статус аренды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Запрос:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET .../api/v1/multisiteInfo?id=1000042</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (+ заголовок авторизации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ (200):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">const BASE = "https://sms-acktiwator.ru/api/v1";</w:t>
-[...135 lines deleted...]
-        <w:t xml:space="preserve">}</w:t>
+        <w:t xml:space="preserve">{ "success": true, "result": { "id": 1000042, "email": "abc123@zickmail.com", "expire": 43180, "expired": false } }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После истечения срока </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> становится отрицательным, а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expired</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">true</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (аренда при этом остаётся в системе, письма продолжают быть доступны).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ошибки:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — аренда чужая или не найдена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Заказать аренду ящика и прочитать письма</w:t>
+        <w:t xml:space="preserve">multisiteLetters — письма ящика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">curl:</w:t>
+        <w:t xml:space="preserve">Запрос:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET .../api/v1/multisiteLetters?id=1000042</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ (200):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">curl -X POST "https://sms-acktiwator.ru/api/v1/multisiteOrder" \</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY"</w:t>
+        <w:t xml:space="preserve">{ "success": true, "result": [</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  { "from": "noreply@discord.com", "subject": "Verify your email",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "data": "112233", "received_at": "2026-07-31T10:05:00Z" }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] }</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Python (requests):</w:t>
+        <w:t xml:space="preserve">Письма отдаются из нашей БД без обращения к провайдеру — доступны и после окончания аренды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ошибки:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — аренда чужая или не найдена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteExtend — продлить аренду</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Параметр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тип</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обязателен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">id</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ID аренды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Доп. срок в часах, 12..24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Потолок цены доплаты в USD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ключ идемпотентности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ (200):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">r = requests.post(f"{BASE}/multisiteOrder", headers=HEADERS,</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">letters = r.json()["result"]</w:t>
+        <w:t xml:space="preserve">{ "success": true, "result": {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "ok": true, "cost": "0.0421", "currency": "USD", "expire": 86400,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "transaction_id": 987655, "balance_before": "4.9579", "balance_after": "4.9158"</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} }</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">JavaScript (fetch):</w:t>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — стоимость </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">этого продления</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (не суммарная по аренде), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — секунды до нового срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Изменение контракта (сентябрь 2026):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> раньше метод возвращал </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">result: true|false</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, и отказ приезжал со статусом 200. Теперь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">result</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — объект, а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">отказ приходит статусом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{"success": false, "error": "..."}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Проверять успех по истинности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">result</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> больше нельзя: объект истинен всегда — ориентируйтесь на HTTP‑статус или на поле </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">success</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ошибки:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">422</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> вне 12..24, некорректный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> или цена выше него; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — аренда чужая/не найдена; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — бизнес‑отказ (не хватает баланса, аренда не активна, отказ поставщика — деньги при этом возвращены).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteReorder — новая аренда на тех же domain/sites</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Запрос:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST .../api/v1/multisiteReorder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (исходной аренды) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Принимает также </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idempotency_key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ (201):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> тот же объект, что у </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (включая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transaction_id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">balance_before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">balance_after</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) — новая аренда на том же домене и с тем же списком сайтов, что у исходной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ошибки:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — исходная аренда чужая/не найдена; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">422</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — как у </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Полная аренда ящика — /api/v1/mailboxes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ящик на срок от 1 до 365 дней, в который приходят письма от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">любых отправителей</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — список сайтов указывать не нужно. Конверт — как у контракта 1: успех </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{"data": ..., "meta": ...}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ошибка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{"error": "...", "code": "..."}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Разбирайте поле </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, а не текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сроки и цены — из </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET /api/v1/mailboxes/offers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; цена зависит от группы домена;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отмены нет — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">аренда невозвратна</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">параметры POST-методов передаются только в теле запроса (JSON или form); параметры в строке запроса для POST отклоняются с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">422 BAD_PARAMS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на заказ и продление </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">всегда передавайте</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idempotency_key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: без него повтор запроса после сетевого таймаута — это второй оплаченный заказ. Повтор с тем же ключом возвращает первый заказ, даже если тело запроса отличается. Ключ заказа хранится бессрочно — повтор и через сутки вернёт первый заказ; ключ продления действует 24 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">письма проверяются у поставщика </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">при вашем запросе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, но не чаще раза в 10 секунд на ящик; фоновая проверка идёт раз в минуту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">письма остаются доступны и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">после окончания аренды</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">лимиты на ключ: чтения — 60 запросов/мин, заказ/продление/автопродление — 20 запросов/мин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET /api/v1/mailboxes/offers — домены и цены</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">GET https://sms-acktiwator.ru/api/v1/mailboxes/offers</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ (200):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{ "data": {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "currency": "USD", "max_count": 50, "periods": [1, 7, 30, 90, 365],</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "groups": [ { "group": "Eternal", "title": "Eternal", "hint": "..." } ],</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "domains": [</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    { "domain": "kelnmail.com", "group": "Eternal",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "prices": { "1": "0.1000", "7": "0.3500", "30": "0.9000", "90": "2.0000", "365": "5.0000" } }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ]</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prices</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — готовая цена </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">одного ящика</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> на срок в днях. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_count</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — сколько ящиков можно взять одним заказом. Пустой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">domains</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> означает, что аренда сейчас не продаётся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/mailboxes — заказать ящики</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Параметр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тип</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обязателен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">domain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Домен из </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">offers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Срок в днях — одно из значений </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">periods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сколько ящиков, 1..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_count</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (по умолчанию 1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Потолок </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">суммы всего заказа</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> в USD. Дороже — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">422 PRICE_ABOVE_MAX</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> без списания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">auto_renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">bool</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Сразу включить автопродление на тот же срок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ключ идемпотентности (см. раздел выше)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST https://sms-acktiwator.ru/api/v1/mailboxes</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Content-Type: application/json</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{ "domain": "kelnmail.com", "days": 30, "count": 2, "max_cost": "1.8000" }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответ (201):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{ "data": [</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  { "id": 20, "email": "k7f2qd@kelnmail.com", "domain": "kelnmail.com", "group": "Eternal",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "status": "ACTIVE", "created_at": "2026-10-12T14:05:11Z", "expires_at": "2026-11-11T14:05:11Z",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "expire": 2591990, "cost": "0.9000", "currency": "USD",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "auto_renewal": false, "auto_renewal_days": null, "order_id": 4 }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">],</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"meta": { "order_id": 4, "requested": 2, "delivered": 1, "cost": "0.9000", "currency": "USD",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          "transaction_id": 987654, "balance_before": "5.0000", "balance_after": "4.1000" } }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Частичная выдача.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Если ящиков оказалось меньше, чем заказано, ответ всё равно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">201</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — выданные, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meta.delivered</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> меньше </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meta.requested</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, списано </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">только за выданные</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Если не выдан ни один — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409 NO_STOCK</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, списания нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">status</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACTIVE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXPIRED</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CANCELLED</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — секунды до конца аренды (после истечения отрицательное). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ящика — всё списанное по нему, включая продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET /api/v1/mailboxes и GET /api/v1/mailboxes/{id}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Список ваших ящиков (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">status</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">page</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> до 100) в конверте </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{data: [...], meta: {page, size, total}}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и один ящик — тот же объект, что в ответе заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET /api/v1/mailboxes/{id}/letters — письма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET https://sms-acktiwator.ru/api/v1/mailboxes/20/letters?after_id=310</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{ "data": [</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  { "id": 311, "from": "noreply@example.com", "subject": "Your code",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "body": "&lt;html&gt;...&lt;/html&gt;", "text": "Your code is 550341",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "received_at": "2026-10-12T14:09:40Z" }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], "meta": { "page": 1, "size": 25, "total": 1 } }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">body</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — оригинал письма (HTML, если он есть), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">text</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — то же плоским текстом. Когда полный HTML письма недоступен, в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">body</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> приходит текстовое превью — начало письма без разметки и ссылок; код подтверждения обычно в него попадает. Без </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">after_id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> письма идут от новых к старым; с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">after_id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — по возрастанию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, начиная со следующего за указанным: вызывайте метод повторно, пока приходят письма. Для опроса запоминайте наибольший полученный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и передавайте его в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">after_id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/mailboxes/{id}/extend — продлить</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Параметры: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">days</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (из </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periods</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idempotency_key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Ответ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">200</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{data: ящик, meta: {cost, currency, transaction_id, balance_before, balance_after}}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, где </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meta.cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — цена этого продления. Уже истёкшую аренду продлить нельзя — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409 NOT_ACTIVE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, оформите новый заказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/mailboxes/{id}/auto-renewal — автопродление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Параметр </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">days</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: срок из </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periods</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — включить, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — выключить. Ответ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">200</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{data: ящик}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Списание происходит за час до конца аренды по цене на тот момент. Если средств не хватило, автопродление выключается, а аренда заканчивается по сроку — проверяйте поле </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">auto_renewal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коды ошибок /api/v1/mailboxes</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">HTTP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Когда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAD_KEY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ключ не передан, не найден или неактивен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BANNED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Аккаунт заблокирован</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORBIDDEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Аренда через API не подключена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOT_FOUND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ящик не найден или принадлежит другому пользователю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NO_FUNDS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Недостаточно средств — списания нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NO_STOCK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Не выдан ни один ящик — списания нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NO_OFFER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Домен сейчас не продаётся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOT_ACTIVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Аренда не активна или уже истекла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDEMPOTENCY_IN_PROGRESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Запрос с этим </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ещё выполняется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DECLINED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Прочий отказ — списания нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAD_PARAMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Нет обязательных параметров, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">count</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> вне диапазона, некорректный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAD_PERIOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">days</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> не из </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">periods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRICE_ABOVE_MAX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Цена выше </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_cost</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — списания нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANNEL_LIMIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Превышен лимит запросов либо ваш предыдущий заказ ещё оформляется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORDERING_PAUSED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Оформление заказов для аккаунта приостановлено (до часа); см. заголовок </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retry-After</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пример: арендовать ящик на месяц и читать письма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl -X POST "https://sms-acktiwator.ru/api/v1/mailboxes" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY" -H "Content-Type: application/json" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -d '{"domain": "kelnmail.com", "days": 30}'</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl "https://sms-acktiwator.ru/api/v1/mailboxes/20/letters" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">box = requests.post(f"{BASE}/mailboxes", headers=HEADERS,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    json={"domain": "kelnmail.com", "days": 30}).json()["data"][0]</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">last_id = 0</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while True:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    r = requests.get(f"{BASE}/mailboxes/{box['id']}/letters", headers=HEADERS,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     params={"after_id": last_id}).json()</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    for letter in r["data"]:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        print(letter["subject"], letter["text"])</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        last_id = max(last_id, letter["id"])</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    time.sleep(10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Коды ошибок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контракт 1 (активации), поле </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">HTTP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Когда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAD_KEY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ключ не передан, не найден или неактивен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BANNED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Аккаунт заблокирован</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORBIDDEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Продукт (Email‑активации) не подключён аккаунту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOT_FOUND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Активация не найдена или принадлежит другому пользователю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NO_OFFER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Нет доступных ящиков по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">site</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">domain</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (в т.ч. недостаточно средств)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CANNOT_CANCEL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Активация уже закрыта — отменить нельзя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDEMPOTENCY_IN_PROGRESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Запрос с этим </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ещё выполняется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAD_PARAMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Не заданы обязательные параметры, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">count</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> вне 1..10 либо </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> длиннее 128 символов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANNEL_LIMIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Превышен лимит запросов на ключ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контракт 2 (аренда), поле </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">error</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (без </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">HTTP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">error</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Когда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">«Bad API key»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ключ не передан, не найден или неактивен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">«Account is banned»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Аккаунт заблокирован</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">«Product disabled»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Продукт (аренда ящиков) не подключён аккаунту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">«Rental not found»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Аренда чужая или не найдена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">текст причины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Бизнес‑отказ (нет ящиков по домену, не хватает баланса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">«domain and sites required»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Не заданы обязательные параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">«Период аренды: 12..24 часов»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">period</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> вне допустимого диапазона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">«Цена выше переданного потолка max_cost»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Цена превысила </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_cost</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">списания не было</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">«Request with this idempotency_key is still in progress»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Запрос с этим </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ещё выполняется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">«Rate limit exceeded»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Превышен лимит запросов на ключ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примеры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ключ во всех примерах — плейсхолдер </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">YOUR_API_KEY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, замените на свой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Купить активацию и дождаться кода</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl -X POST "https://sms-acktiwator.ru/api/v1/emails" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -d "site=telegram.org" -d "domain=gmail.com"</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"># затем поллинг:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl "https://sms-acktiwator.ru/api/v1/emails/12345" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Python (requests):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">import time</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">import requests</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BASE = "https://sms-acktiwator.ru/api/v1"</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HEADERS = {"Authorization": "ApiKey YOUR_API_KEY"}</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r = requests.post(f"{BASE}/emails", headers=HEADERS,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   data={"site": "telegram.org", "domain": "gmail.com"})</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r.raise_for_status()</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activation = r.json()["data"]</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while True:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    r = requests.get(f"{BASE}/emails/{activation['id']}", headers=HEADERS)</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    data = r.json()["data"]</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if data["status"] == "DONE":</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        print("code:", data["value"])</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        break</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if data["status"] in ("CANCEL", "TIMEOUT"):</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        raise RuntimeError(data["status"])</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    time.sleep(3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">JavaScript (fetch):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">const BASE = "https://sms-acktiwator.ru/api/v1";</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">const HEADERS = { "Authorization": "ApiKey YOUR_API_KEY" };</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">async function buyAndWaitCode(site, domain) {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  const created = await fetch(`${BASE}/emails`, {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    method: "POST",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    headers: { ...HEADERS, "Content-Type": "application/x-www-form-urlencoded" },</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    body: new URLSearchParams({ site, domain }),</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }).then(r =&gt; r.json());</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  const id = created.data.id;</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  while (true) {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    const { data } = await fetch(`${BASE}/emails/${id}`, { headers: HEADERS }).then(r =&gt; r.json());</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if (data.status === "DONE") return data.value;</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if (data.status === "CANCEL" || data.status === "TIMEOUT") throw new Error(data.status);</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    await new Promise(res =&gt; setTimeout(res, 3000));</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заказать аренду ящика и прочитать письма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl -X POST "https://sms-acktiwator.ru/api/v1/multisiteOrder" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -d "domain=zickmail.com" -d "sites=instagram.com,discord.com" -d "period=12"</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl "https://sms-acktiwator.ru/api/v1/multisiteLetters?id=1000042" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Python (requests):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r = requests.post(f"{BASE}/multisiteOrder", headers=HEADERS,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   data={"domain": "zickmail.com", "sites": "instagram.com,discord.com", "period": 12})</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">order = r.json()["result"]</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r = requests.get(f"{BASE}/multisiteLetters", headers=HEADERS, params={"id": order["id"]})</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letters = r.json()["result"]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">JavaScript (fetch):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">const order = await fetch(`${BASE}/multisiteOrder`, {</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  method: "POST",</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  headers: { ...HEADERS, "Content-Type": "application/x-www-form-urlencoded" },</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  body: new URLSearchParams({ domain: "zickmail.com", sites: "instagram.com,discord.com", period: 12 }),</w:t>